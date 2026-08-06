--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -63,51 +63,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use this template to define the first useful version of a SaaS product.</w:t>
+        <w:t xml:space="preserve">I start here when scoping a SaaS product — defining the first version that is actually worth shipping.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Who this is for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>